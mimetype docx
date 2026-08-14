--- v0 (2026-05-14)
+++ v1 (2026-08-14)
@@ -1,8191 +1,8715 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14" xml:space="preserve">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:p>
+    <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Corpotesto"/>
         <w:ind w:left="172"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:noProof/>
+          <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="5913683" cy="1159859"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Image 1"/>
             <wp:cNvGraphicFramePr>
-              <a:graphicFrameLocks/>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
-            <a:graphic>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
-                <pic:pic>
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="Image 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5913683" cy="1159859"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00550B55" w:rsidRDefault="00550B55">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="72"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
+        <w:pStyle w:val="Titolo"/>
         <w:rPr>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>Scheda</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-5"/>
-          <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>di</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>segnalazione</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>di</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>una</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
-          <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>violazione</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-6"/>
-          <w:u w:val="single"/>
         </w:rPr>
-        <w:t> </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
         <w:t>di</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
-          <w:u w:val="single"/>
         </w:rPr>
-        <w:t> dati</w:t>
+        <w:t xml:space="preserve"> dati</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="76"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:noProof/>
+          <w:lang w:eastAsia="it-IT"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="0" distR="0" allowOverlap="1" layoutInCell="1" locked="0" behindDoc="1" simplePos="0" relativeHeight="487587840">
+              <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="487587840" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="page">
                   <wp:posOffset>697991</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>221888</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6214745" cy="960119"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="2" name="Textbox 2"/>
                 <wp:cNvGraphicFramePr>
-                  <a:graphicFrameLocks/>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
-                <a:graphic>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvPr id="2" name="Textbox 2"/>
-                      <wps:cNvSpPr txBox="1"/>
+                      <wps:cNvSpPr txBox="1">
+                        <a:spLocks/>
+                      </wps:cNvSpPr>
                       <wps:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6214745" cy="960119"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:ln w="6095">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p>
+                          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
                             <w:pPr>
                               <w:spacing w:before="18"/>
-                              <w:ind w:left="28" w:right="111" w:firstLine="0"/>
+                              <w:ind w:left="28" w:right="111"/>
                               <w:jc w:val="both"/>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>Il</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-9"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>Regolamento</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-9"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>(UE)</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-10"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>2016/679</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-7"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>(cosiddetto</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-9"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>GDPR)</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-10"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>relativo</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-9"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>alla</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-9"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>Protezione</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-10"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>dei</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-10"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>Dati</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-9"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>Personali</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-10"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>prevede</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-10"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>la</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-9"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>gestione</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-10"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>dei</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-10"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t>Data Breach</w:t>
+                              <w:t xml:space="preserve">Data </w:t>
                             </w:r>
+                            <w:proofErr w:type="spellStart"/>
+                            <w:r>
+                              <w:rPr>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>Breach</w:t>
+                            </w:r>
+                            <w:proofErr w:type="spellEnd"/>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-12"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>(ovvero</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-11"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>violazioni</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-11"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>di</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-12"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>dati)</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-11"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>attraverso</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-11"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>apposite</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-12"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>procedure</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-11"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>e</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-11"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>moduli</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-12"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>di</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-11"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>segnalazione.</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-11"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>Per</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-11"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>violazione</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-12"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>di</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-11"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>dati</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:spacing w:val="-11"/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t> </w:t>
+                              <w:t xml:space="preserve"> </w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>personali si intende “</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:i/>
                                 <w:sz w:val="20"/>
                               </w:rPr>
-                              <w:t>La violazione di sicurezza che comporta accidentalmente o in modo illecito la distruzione, la perdita, la modifica, la divulgazione non autorizzata o l'accesso ai dati personali trasmessi, conservati o comunque trattati</w:t>
+                              <w:t>La violazione di sicurezza che comporta accidentalmente o in modo illecito la distruzione, la perdita, la modifica, la divulgazione non autorizzata o l'accesso ai dati personali trasmessi, conserva</w:t>
+                            </w:r>
+                            <w:r>
+                              <w:rPr>
+                                <w:i/>
+                                <w:sz w:val="20"/>
+                              </w:rPr>
+                              <w:t>ti o comunque trattati</w:t>
                             </w:r>
                             <w:r>
                               <w:rPr>
                                 <w:sz w:val="20"/>
                               </w:rPr>
                               <w:t>”.</w:t>
                             </w:r>
                           </w:p>
-                          <w:p>
+                          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
                             <w:pPr>
-                              <w:pStyle w:val="BodyText"/>
+                              <w:pStyle w:val="Corpotesto"/>
                               <w:ind w:left="28" w:right="112"/>
                               <w:jc w:val="both"/>
                             </w:pPr>
                             <w:r>
-                              <w:rPr/>
                               <w:t>A tale scopo, il Titolare mette a disposizione la presente scheda per segnalare tali eventi. Qualora gli spazi del modulo non siano sufficienti è possibile allegare documenti integrativi.</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr wrap="square" lIns="0" tIns="0" rIns="0" bIns="0" rtlCol="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shapetype id="_x0000_t202" o:spt="202" coordsize="21600,21600" path="m,l,21600r21600,l21600,xe">
+              <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape style="position:absolute;margin-left:54.959999pt;margin-top:17.471518pt;width:489.35pt;height:75.6pt;mso-position-horizontal-relative:page;mso-position-vertical-relative:paragraph;z-index:-15728640;mso-wrap-distance-left:0;mso-wrap-distance-right:0" type="#_x0000_t202" id="docshape1" filled="false" stroked="true" strokeweight=".47998pt" strokecolor="#000000">
+              <v:shape id="Textbox 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:54.95pt;margin-top:17.45pt;width:489.35pt;height:75.6pt;z-index:-15728640;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:0;mso-wrap-distance-top:0;mso-wrap-distance-right:0;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBbfVxE1gEAAKIDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC813ogcWvDctDGSFEg&#10;aAsk/QCKoiyiFJfl0pb8911SsmO0tyA6UEvtcHZnuNrcjb1hR+VRg614scg5U1ZCo+2+4r+eHz58&#10;4gyDsI0wYFXFTwr53fb9u83g1qqEDkyjPCMSi+vBVbwLwa2zDGWneoELcMpSsgXfi0Bbv88aLwZi&#10;701W5vkyG8A3zoNUiPR1NyX5NvG3rZLhR9uiCsxUnHoLafVpreOabTdivffCdVrObYhXdNELbano&#10;hWongmAHr/+j6rX0gNCGhYQ+g7bVUiUNpKbI/1Hz1AmnkhYyB93FJnw7Wvn9+NMz3VS85MyKnq7o&#10;WY2hhpGV0ZzB4ZowT45QYfwCI11yEoruEeRvJEh2hZkOIKGjGWPr+/gmmYwOkv+ni+dUhEn6uCyL&#10;m483t5xJyq2WeVGsYt3s5bTzGL4q6FkMKu7pTlMH4viIYYKeIbGYsWwg2nx1O/UJRjcP2piYQ7+v&#10;741nRxHHIT1zMbyGRbqdwG7CpdQMM3bWO0mMysNYj7NRNTQn8mmgcao4/jkIrzgz3yzdV5y9c+DP&#10;QX0OfDD3kCY0dmnh8yFAq5O4WGLinSvTICR75qGNk3a9T6iXX2v7FwAA//8DAFBLAwQUAAYACAAA&#10;ACEAqch3u+EAAAALAQAADwAAAGRycy9kb3ducmV2LnhtbEyPzU7DMBCE70i8g7VIXFBrt1RRGuJU&#10;iJ8DB1RoC2c3NkmEvY5st0l5erYnOO2OZjT7bbkanWVHE2LnUcJsKoAZrL3usJGw2z5PcmAxKdTK&#10;ejQSTibCqrq8KFWh/YDv5rhJDaMSjIWS0KbUF5zHujVOxanvDZL35YNTiWRouA5qoHJn+VyIjDvV&#10;IV1oVW8eWlN/bw5Owmt6DNF+Dqe3p5+X9cfipp7vRJTy+mq8vwOWzJj+wnDGJ3SoiGnvD6gjs6TF&#10;cklRCbcLmueAyPMM2J62PJsBr0r+/4fqFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFt9&#10;XETWAQAAogMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AKnId7vhAAAACwEAAA8AAAAAAAAAAAAAAAAAMAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAAA+BQAAAAA=&#10;" filled="f" strokeweight=".16931mm">
+                <v:path arrowok="t"/>
                 <v:textbox inset="0,0,0,0">
                   <w:txbxContent>
-                    <w:p>
+                    <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
                       <w:pPr>
                         <w:spacing w:before="18"/>
-                        <w:ind w:left="28" w:right="111" w:firstLine="0"/>
+                        <w:ind w:left="28" w:right="111"/>
                         <w:jc w:val="both"/>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>Il</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-9"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>Regolamento</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-9"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>(UE)</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-10"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>2016/679</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-7"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>(cosiddetto</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-9"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>GDPR)</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-10"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>relativo</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-9"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>alla</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-9"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>Protezione</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-10"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>dei</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-10"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>Dati</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-9"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>Personali</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-10"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>prevede</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-10"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>la</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-9"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>gestione</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-10"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>dei</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-10"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t>Data Breach</w:t>
+                        <w:t xml:space="preserve">Data </w:t>
                       </w:r>
+                      <w:proofErr w:type="spellStart"/>
+                      <w:r>
+                        <w:rPr>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>Breach</w:t>
+                      </w:r>
+                      <w:proofErr w:type="spellEnd"/>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-12"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>(ovvero</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-11"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>violazioni</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-11"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>di</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-12"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>dati)</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-11"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>attraverso</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-11"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>apposite</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-12"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>procedure</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-11"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>e</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-11"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>moduli</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-12"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>di</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-11"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>segnalazione.</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-11"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>Per</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-11"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>violazione</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-12"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>di</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-11"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>dati</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:spacing w:val="-11"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t> </w:t>
+                        <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>personali si intende “</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:i/>
                           <w:sz w:val="20"/>
                         </w:rPr>
-                        <w:t>La violazione di sicurezza che comporta accidentalmente o in modo illecito la distruzione, la perdita, la modifica, la divulgazione non autorizzata o l'accesso ai dati personali trasmessi, conservati o comunque trattati</w:t>
+                        <w:t>La violazione di sicurezza che comporta accidentalmente o in modo illecito la distruzione, la perdita, la modifica, la divulgazione non autorizzata o l'accesso ai dati personali trasmessi, conserva</w:t>
+                      </w:r>
+                      <w:r>
+                        <w:rPr>
+                          <w:i/>
+                          <w:sz w:val="20"/>
+                        </w:rPr>
+                        <w:t>ti o comunque trattati</w:t>
                       </w:r>
                       <w:r>
                         <w:rPr>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>”.</w:t>
                       </w:r>
                     </w:p>
-                    <w:p>
+                    <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
                       <w:pPr>
-                        <w:pStyle w:val="BodyText"/>
+                        <w:pStyle w:val="Corpotesto"/>
                         <w:ind w:left="28" w:right="112"/>
                         <w:jc w:val="both"/>
                       </w:pPr>
                       <w:r>
-                        <w:rPr/>
                         <w:t>A tale scopo, il Titolare mette a disposizione la presente scheda per segnalare tali eventi. Qualora gli spazi del modulo non siano sufficienti è possibile allegare documenti integrativi.</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
-                <v:stroke dashstyle="solid"/>
-                <w10:wrap type="topAndBottom"/>
+                <w10:wrap type="topAndBottom" anchorx="page"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p>
+    <w:p w:rsidR="00550B55" w:rsidRDefault="00550B55">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Corpotesto"/>
         <w:spacing w:before="6"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="15"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="left"/>
         <w:tblInd w:w="150" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="648"/>
         <w:gridCol w:w="1264"/>
         <w:gridCol w:w="695"/>
         <w:gridCol w:w="1105"/>
         <w:gridCol w:w="6066"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00550B55">
         <w:trPr>
-          <w:trHeight w:val="451" w:hRule="atLeast"/>
+          <w:trHeight w:val="451"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="222" w:lineRule="exact"/>
               <w:ind w:left="12"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ACQUISIZIONE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>DELLA </w:t>
+              <w:t xml:space="preserve">DELLA </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>SEGNALAZIONE</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="210" w:lineRule="exact"/>
               <w:ind w:left="12" w:right="1"/>
               <w:jc w:val="center"/>
-              <w:rPr>
-[...1 lines deleted...]
-              </w:rPr>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t>Compilazione</w:t>
+              <w:t>Compilazi</w:t>
+            </w:r>
+            <w:r>
+              <w:t>one</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:t>a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:t>cura</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-              </w:rPr>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
               <w:t>del</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
-                <w:sz w:val="22"/>
-[...6 lines deleted...]
-                <w:sz w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
               </w:rPr>
               <w:t>Segnalante</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00550B55">
         <w:trPr>
-          <w:trHeight w:val="1406" w:hRule="atLeast"/>
+          <w:trHeight w:val="1406"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1912" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="194" w:lineRule="auto" w:before="198"/>
+              <w:spacing w:before="198" w:line="194" w:lineRule="auto"/>
               <w:ind w:right="43"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>INDICAZIONI</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-12"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...6 lines deleted...]
-              <w:t>OPERA- </w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">OPERA- </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>TIVE</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="180" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>PER</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>L’INVIO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>DELLA</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>SEGNALAZIONE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7866" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="240" w:lineRule="exact" w:before="102"/>
+              <w:spacing w:before="102" w:line="240" w:lineRule="exact"/>
               <w:ind w:left="18" w:right="1276"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Il</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Segnalante</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>al</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>termine</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>della</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>compilazione</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>della</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>FASE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>della</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>presente</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Scheda:</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="201" w:lineRule="auto" w:before="26"/>
+              <w:spacing w:before="26" w:line="201" w:lineRule="auto"/>
               <w:ind w:left="18" w:right="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>invia</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>il</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>modulo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>alla</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId6">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0462C1"/>
                   <w:sz w:val="20"/>
                   <w:u w:val="single" w:color="0462C1"/>
                 </w:rPr>
                 <w:t>brosso@ruparpiemonte.it</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="0462C1"/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>PEC:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:hyperlink r:id="rId7">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0462C1"/>
                   <w:sz w:val="20"/>
                   <w:u w:val="single" w:color="0462C1"/>
                 </w:rPr>
                 <w:t>brosso@cert.ruparpiemonte.it</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:color w:val="0462C1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>oppure</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="23" w:right="14"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>consegna</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>il</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>modulo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>mano</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>presso gli</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Uffici</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>comunali</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>nella</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>sede</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>di</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Piazza</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...5 lines deleted...]
-              <w:t>Sclopis,</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Sclopis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>10080 Brosso (TO)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00550B55">
         <w:trPr>
-          <w:trHeight w:val="390" w:hRule="atLeast"/>
+          <w:trHeight w:val="390"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1912" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="182" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>RESPONSABILE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>SER-</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="189" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>VIZIO/AREA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="75"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Cognome/Nome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6066" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="223" w:lineRule="exact" w:before="147"/>
+              <w:spacing w:before="147" w:line="223" w:lineRule="exact"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>…………………………………………………………………………………………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00550B55">
         <w:trPr>
-          <w:trHeight w:val="407" w:hRule="atLeast"/>
+          <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1912" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="00550B55">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="00550B55">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="14"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>DATI</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>RELATIVI</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>AL</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>SEGNALANTE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="83"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Cognome/Nome</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6066" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="223" w:lineRule="exact" w:before="164"/>
+              <w:spacing w:before="164" w:line="223" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="377"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>………………………………………………………………………………………………………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00550B55">
         <w:trPr>
-          <w:trHeight w:val="486" w:hRule="atLeast"/>
+          <w:trHeight w:val="486"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1912" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="00550B55">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="243" w:lineRule="exact" w:before="1"/>
+              <w:spacing w:before="1" w:line="243" w:lineRule="exact"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>Num.</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Num</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>di</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>telefono</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="222" w:lineRule="exact"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Indirizzo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>e-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6066" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="223" w:lineRule="exact" w:before="243"/>
+              <w:spacing w:before="243" w:line="223" w:lineRule="exact"/>
               <w:ind w:left="0" w:right="377"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>………………………………………………………………………………………………………….</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00550B55">
         <w:trPr>
-          <w:trHeight w:val="561" w:hRule="atLeast"/>
+          <w:trHeight w:val="561"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1912" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="00550B55">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="159"/>
               <w:ind w:left="104"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Qualifica</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6066" w:type="dxa"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:pos="2997" w:val="left" w:leader="none"/>
+                <w:tab w:val="left" w:pos="2997"/>
               </w:tabs>
               <w:spacing w:before="37"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...6 lines deleted...]
-              <w:t>Dipendenti/Collab.</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Dipendenti/</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Collab</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Interessato</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:left="107"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Altro</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>………………………………………………………………………...</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00550B55">
         <w:trPr>
-          <w:trHeight w:val="302" w:hRule="atLeast"/>
+          <w:trHeight w:val="302"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="278" w:lineRule="exact" w:before="4"/>
+              <w:spacing w:before="4" w:line="278" w:lineRule="exact"/>
               <w:ind w:left="12" w:right="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>DESCRIZIONE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>DELL’EVENTO</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00550B55">
         <w:trPr>
-          <w:trHeight w:val="244" w:hRule="atLeast"/>
+          <w:trHeight w:val="244"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="223" w:lineRule="exact" w:before="1"/>
+              <w:spacing w:before="1" w:line="223" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Circostanze</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>cui</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>ci</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>si</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>è</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>accorti</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>dell’evento</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00550B55">
         <w:trPr>
-          <w:trHeight w:val="577" w:hRule="atLeast"/>
+          <w:trHeight w:val="577"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="648" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="00550B55">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="90"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="223" w:lineRule="exact" w:before="1"/>
+              <w:spacing w:before="1" w:line="223" w:lineRule="exact"/>
               <w:ind w:left="141"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1959" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="00550B55">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="90"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="223" w:lineRule="exact" w:before="1"/>
+              <w:spacing w:before="1" w:line="223" w:lineRule="exact"/>
               <w:ind w:left="130"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>……..…/……..…/……..…</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1105" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="00550B55">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="90"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="223" w:lineRule="exact" w:before="1"/>
+              <w:spacing w:before="1" w:line="223" w:lineRule="exact"/>
               <w:ind w:left="141"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>orario</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> ………</w:t>
+              <w:t xml:space="preserve"> ………</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6066" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="00550B55">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="90"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:pos="251" w:val="left" w:leader="none"/>
+                <w:tab w:val="left" w:pos="251"/>
               </w:tabs>
-              <w:spacing w:line="223" w:lineRule="exact" w:before="1"/>
+              <w:spacing w:before="1" w:line="223" w:lineRule="exact"/>
               <w:ind w:left="-13"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>circostanza</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>…………………………….………………………………………………..…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00550B55">
         <w:trPr>
-          <w:trHeight w:val="244" w:hRule="atLeast"/>
+          <w:trHeight w:val="244"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="223" w:lineRule="exact" w:before="1"/>
+              <w:spacing w:before="1" w:line="223" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Descrizione</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>dettagliata</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>dell’evento</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00550B55">
         <w:trPr>
-          <w:trHeight w:val="1946" w:hRule="atLeast"/>
+          <w:trHeight w:val="1946"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="3"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Descrizione</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>generale</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>della</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>violazione,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>specificando:</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:pos="392" w:val="left" w:leader="none"/>
+                <w:tab w:val="left" w:pos="392"/>
               </w:tabs>
-              <w:spacing w:line="240" w:lineRule="auto" w:before="4" w:after="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:before="4"/>
+              <w:ind w:left="392" w:hanging="140"/>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>se</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>c’è</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>stata</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>violazione</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>della</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>riservatezza</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>e/o</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>perdita</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>distruzione</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>di</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>dati</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>e/o</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>modifica</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>di</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>dati;</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:pos="392" w:val="left" w:leader="none"/>
+                <w:tab w:val="left" w:pos="392"/>
               </w:tabs>
-              <w:spacing w:line="240" w:lineRule="auto" w:before="5" w:after="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:before="5"/>
+              <w:ind w:left="392" w:hanging="140"/>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>dove</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>è</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>avvenuta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>la</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>violazione</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>cosa</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>ha</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>coinvolto</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>(es.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>indicazione</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>del</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>locale</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>oppure</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>dello</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>strumento)</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:pos="392" w:val="left" w:leader="none"/>
+                <w:tab w:val="left" w:pos="392"/>
               </w:tabs>
-              <w:spacing w:line="240" w:lineRule="auto" w:before="8" w:after="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:before="8"/>
+              <w:ind w:left="392" w:hanging="140"/>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>tipologia</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>di</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>dat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>i:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>es.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>dati</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>anagrafici;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>dati</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>di</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>contatto</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>(email/numeri</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>di</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>telefono);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>dati</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>sanitari;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>dati</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>religiosi;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>ecc.;</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:pos="392" w:val="left" w:leader="none"/>
+                <w:tab w:val="left" w:pos="392"/>
               </w:tabs>
-              <w:spacing w:line="240" w:lineRule="auto" w:before="5" w:after="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:before="5"/>
+              <w:ind w:left="392" w:hanging="140"/>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>persone</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>cui</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>si</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>riferiscono</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>dati</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>violat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>(es.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>utenti</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>del</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>servizio;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>familiari;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>operatori;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>soggetti</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>terzi)</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:pos="391" w:val="left" w:leader="none"/>
-                <w:tab w:pos="393" w:val="left" w:leader="none"/>
+                <w:tab w:val="left" w:pos="391"/>
+                <w:tab w:val="left" w:pos="393"/>
               </w:tabs>
-              <w:spacing w:line="240" w:lineRule="auto" w:before="5" w:after="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:spacing w:before="5"/>
+              <w:ind w:right="100"/>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>numero</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>di</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>persone</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>coinvolte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>dalla</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>violazione</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>(i</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>dati</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>erano</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>relativi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>ad</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>una</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>sola</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>persona</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>oppure</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>più</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>persone</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>oppure</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>il</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>numero</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>è</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>indeterminato</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>o non noto);</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:tabs>
-                <w:tab w:pos="391" w:val="left" w:leader="none"/>
-                <w:tab w:pos="393" w:val="left" w:leader="none"/>
+                <w:tab w:val="left" w:pos="391"/>
+                <w:tab w:val="left" w:pos="393"/>
               </w:tabs>
-              <w:spacing w:line="240" w:lineRule="auto" w:before="0" w:after="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="left"/>
+              <w:ind w:right="96"/>
               <w:rPr>
                 <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>eventuali</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>misure</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>di</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>protezione</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>che</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>erano</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>presenti</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> sui</w:t>
+              <w:t xml:space="preserve"> sui</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>dati</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>violati</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>prima</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>della</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>violazione</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>(es. utilizzo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>di</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>password di</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>accesso; cifratura;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>dati</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>sotto</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>chiave; utilizzo di iniziali per i dati identificativi ecc.).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00550B55">
         <w:trPr>
-          <w:trHeight w:val="717" w:hRule="atLeast"/>
+          <w:trHeight w:val="717"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="225" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+              <w:t>……………………</w:t>
+            </w:r>
+            <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+            <w:bookmarkEnd w:id="0"/>
+            <w:r>
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>…………………………………………………………………………………………………………………………………………………………………</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="243" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>………………………………………………………………………………………………………………………………………………………………………………………</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
-              <w:spacing w:line="228" w:lineRule="exact" w:before="1"/>
+              <w:spacing w:before="1" w:line="228" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>……………………………………………………………………………………………………………………………………………………………………………..</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00550B55">
         <w:trPr>
-          <w:trHeight w:val="259" w:hRule="atLeast"/>
+          <w:trHeight w:val="259"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:pos="4462" w:val="left" w:leader="none"/>
+                <w:tab w:val="left" w:pos="4462"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Eventuali</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-8"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>interventi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>immediati</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>adottati:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="38"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-11"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Sì,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>specificare</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>quali:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00550B55">
         <w:trPr>
-          <w:trHeight w:val="712" w:hRule="atLeast"/>
+          <w:trHeight w:val="712"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="225" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>………………………………………………………………………………………………………………………………………………………………………………………</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="243" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>………………………………………………………………………………………………………………………………………………………………………………………</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="223" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>………………………………………………………………………………………………………………………………………………………………………………………</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00550B55">
         <w:trPr>
-          <w:trHeight w:val="1367" w:hRule="atLeast"/>
+          <w:trHeight w:val="1367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="194" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>INFORMAZIONI</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>SUL</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>TRATTAMENTO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>DEI</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>DATI</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>ai</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>sensi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>dell’art.13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Regolamento</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>(UE)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> 2016/679</w:t>
+              <w:t xml:space="preserve"> 2016/679</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="1"/>
               <w:ind w:right="92"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Il</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>TITOLARE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>del</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>trattamento</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>è Il</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Comune</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>di Brosso</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>(C.F.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>84003090010/P.IVA:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>04471180010),</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>con</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>sede in Piazza</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
-[...5 lines deleted...]
-              <w:t>Sclopis,</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>Sclopis</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>1 - 10080</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Brosso (TO);</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Tele-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>fono:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>0125.795133;</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>email:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId6">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8">
+              <w:proofErr w:type="gramStart"/>
               <w:r>
                 <w:rPr>
                   <w:sz w:val="16"/>
                 </w:rPr>
                 <w:t>brosso@ruparpiemonte.it</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>PEC:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId7">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9">
               <w:r>
                 <w:rPr>
                   <w:sz w:val="16"/>
                 </w:rPr>
                 <w:t>brosso@cert.ruparpiemonte.it</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Il</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>DPO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>è</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>reperibile</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>alla</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>e-mail:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
-[...2 lines deleted...]
-              <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r w:rsidRPr="005A0291">
+                <w:rPr>
+                  <w:rStyle w:val="Collegamentoipertestuale"/>
+                  <w:color w:val="auto"/>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>s</w:t>
+              </w:r>
+              <w:r w:rsidRPr="005A0291">
+                <w:rPr>
+                  <w:sz w:val="16"/>
+                  <w:szCs w:val="16"/>
+                </w:rPr>
+                <w:t>ervizio</w:t>
+              </w:r>
+              <w:r w:rsidRPr="005A0291">
                 <w:rPr>
                   <w:sz w:val="16"/>
                 </w:rPr>
-                <w:t>privacy@labor-service.it.</w:t>
+                <w:t>.dpo@asmel.eu</w:t>
+              </w:r>
+              <w:r w:rsidRPr="005A0291">
+                <w:t>.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>dati</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>anagrafici</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>di contatto</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>del</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>SOGGETTO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>SEGNALANTE</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>saranno</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>trattati</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>per</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>le</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>finalità</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>previste</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>dal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>GDPR</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>dal</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Codice</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Privacy in</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>particolare</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>per</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>dar</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>corso</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>alla</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>segnalazione</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>effettuare tutte</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>le</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>verifiche</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>richieste</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>dall’art.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>GDPR.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>La</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>base</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>giuridica</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>del</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>trattamento</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>è</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>costituita</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>dall’adempimento</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>di</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>un</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-6"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>obbligo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>legale</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>cui</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>è</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>tenuto</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>il</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Titolare</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>del</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>trattamento</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>(art.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>GDPR).</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Il</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>conferimento</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>dei</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>dati</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>è</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>facoltativo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>posto</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>che</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>il</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Titolare</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>del</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>trattamento</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="175" w:lineRule="exact"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>ha</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>l’obbligo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="7"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>di</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="7"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>analizzare</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="8"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>qualsiasi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="7"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>segnalazione</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="7"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>relativa</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="8"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="8"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>violazioni</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="7"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>di</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="7"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>dati</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="7"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>personali</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="7"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>anche</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="8"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>se</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="7"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>proveniente</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="8"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>da</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="10"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>soggetto</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="7"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>anonimo.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="8"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>I</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="8"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>dati</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="7"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>personali</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
+    <w:p w:rsidR="00550B55" w:rsidRDefault="00550B55">
       <w:pPr>
         <w:pStyle w:val="TableParagraph"/>
-        <w:spacing w:after="0" w:line="175" w:lineRule="exact"/>
+        <w:spacing w:line="175" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
         </w:rPr>
-        <w:sectPr>
+        <w:sectPr w:rsidR="00550B55">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
-          <w:pgMar w:top="820" w:bottom="280" w:left="992" w:right="850"/>
+          <w:pgMar w:top="820" w:right="850" w:bottom="280" w:left="992" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
+        <w:tblStyle w:val="TableNormal"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:jc w:val="left"/>
         <w:tblInd w:w="150" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
-        <w:tblCellMar>
-[...5 lines deleted...]
-        <w:tblLook w:val="01E0"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1825"/>
         <w:gridCol w:w="7953"/>
       </w:tblGrid>
-      <w:tr>
+      <w:tr w:rsidR="00550B55">
         <w:trPr>
-          <w:trHeight w:val="1367" w:hRule="atLeast"/>
+          <w:trHeight w:val="1367"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:ind w:right="93"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...3 lines deleted...]
-              <w:t>trattati dal Titolare sono</w:t>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>trattati</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dal Titolare sono</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>comunicati a terzi destinatari esclusivamente per esigenze operative e tecniche, strettamente connesse e strumentali alla</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
-[...5 lines deleted...]
-              <w:t>gestione della segnalazione. Potranno essere comunicati dati anche a Forze di Polizia, qualora sia necessario presentare formale denuncia, e al</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>gestione della segnalazione. Potranno essere comunicat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>i dati anche a Forze di Polizia, qualora sia necessario presentare formale denuncia, e al</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Garante</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>della</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Protezione</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>dei</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Dati</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Personali</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>qualora</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>sia</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>necessario</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>effettuare</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>notifica</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>ai</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>sensi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>dell’art.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>33</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>GDPR. I</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>dati</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>personali</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>raccolti</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>sono</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
-[...5 lines deleted...]
-              <w:t>conser-</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>conser</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>vati per il periodo necessario per adempiere alle finalità di cui sopra ed in conformità a disposizioni normative. Gli interessati hanno il diritto di</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>ottenere,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>nei</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>casi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>previsti,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>l'accesso</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>ai</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>propri</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>dati</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>personali</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>la</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>rettifica</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>la</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>cancellazione</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>degli</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
-[...5 lines deleted...]
-              <w:t>stessi</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="16"/>
+              </w:rPr>
+              <w:t>tessi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>la</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>limitazione</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>del</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>trattamento</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>che</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>li</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>riguarda</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="40"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>o</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>di</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>opporsi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-3"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>al</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>trattamento (artt.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>e ss.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>GDPR).</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="34"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>Inoltre,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-1"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>l’interessato</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>ha il diritto</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>di proporre reclamo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>ad</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>un’autorità di</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>controllo</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>(www.garantepri-</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="177" w:lineRule="exact"/>
               <w:rPr>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>vacy.it)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00550B55">
         <w:trPr>
-          <w:trHeight w:val="372" w:hRule="atLeast"/>
+          <w:trHeight w:val="372"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1825" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:before="95"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Data</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-5"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>compilazione:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7953" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:pos="6428" w:val="left" w:leader="dot"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="6428"/>
               </w:tabs>
               <w:spacing w:before="95"/>
               <w:ind w:left="126"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>………/………/…………</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="39"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Eventuale</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-4"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>allegato:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="41"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="60"/>
                 <w:w w:val="150"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t></w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Sì</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="39"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(specificare</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
+      <w:tr w:rsidR="00550B55">
         <w:trPr>
-          <w:trHeight w:val="515" w:hRule="atLeast"/>
+          <w:trHeight w:val="515"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9778" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:tabs>
-                <w:tab w:pos="5127" w:val="left" w:leader="dot"/>
+                <w:tab w:val="left" w:leader="dot" w:pos="5127"/>
               </w:tabs>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Firma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-9"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Responsabile</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-            </w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>procedimento:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Firma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-10"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Segnalante</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-7"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>(Eventuale):</w:t>
             </w:r>
           </w:p>
-          <w:p>
+          <w:p w:rsidR="00550B55" w:rsidRDefault="005A0291">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:spacing w:val="-2"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>……………….………………………………….…</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:sectPr>
+    <w:p w:rsidR="00000000" w:rsidRDefault="005A0291"/>
+    <w:sectPr w:rsidR="00000000">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11910" w:h="16840"/>
-      <w:pgMar w:top="1420" w:bottom="280" w:left="992" w:right="850"/>
+      <w:pgMar w:top="1420" w:right="850" w:bottom="280" w:left="992" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-[...2 lines deleted...]
-    <w:charset w:val="1"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial MT">
-[...1 lines deleted...]
-    <w:charset w:val="1"/>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...1 lines deleted...]
-    <w:charset w:val="1"/>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-  </w:font>
-[...10 lines deleted...]
-    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:abstractNum w:abstractNumId="0">
+    <w:nsid w:val="34554FCF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:lvl w:ilvl="0">
-      <w:start w:val="0"/>
+    <w:tmpl w:val="1A62945E"/>
+    <w:lvl w:ilvl="0" w:tplc="618A4BDA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="393" w:hanging="142"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol" w:eastAsia="Symbol" w:cs="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:eastAsia="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
         <w:spacing w:val="0"/>
         <w:w w:val="100"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="1" w:tplc="67186724">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1336" w:hanging="142"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="2" w:tplc="360839D6">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2273" w:hanging="142"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="3" w:tplc="230E43C4">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3210" w:hanging="142"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="4" w:tplc="3028EAEE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4147" w:hanging="142"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="5" w:tplc="3036CFC2">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5084" w:hanging="142"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="6" w:tplc="F1B4135C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6020" w:hanging="142"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="7" w:tplc="1EE0C0EC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6957" w:hanging="142"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
-      <w:start w:val="0"/>
+    <w:lvl w:ilvl="8" w:tplc="B92ED2A8">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7894" w:hanging="142"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="120"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
+  <w:hyphenationZone w:val="283"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:ulTrailSpace/>
-    <w:shapeLayoutLikeWW8/>
     <w:useFELayout/>
-    <w:compatSetting w:val="14" w:uri="http://schemas.microsoft.com/office/word" w:name="compatibilityMode"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00550B55"/>
+    <w:rsid w:val="00550B55"/>
+    <w:rsid w:val="005A0291"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="it-IT"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
+  <w15:docId w15:val="{7786F753-FB56-4F20-B5D4-F863DF589B61}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:cstheme="minorBidi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:asciiTheme="minorHAnsi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="en-US" w:bidi="ar-SA" w:eastAsia="en-US"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
-        <w:spacing w:lineRule="auto" w:line="240" w:before="0" w:after="0"/>
-[...1 lines deleted...]
-        <w:jc w:val="left"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:style w:styleId="DefaultParagraphFont" w:default="1" w:type="character">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
+    <w:name w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:lang w:val="it-IT"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:styleId="TableNormal" w:default="1" w:type="table">
+  <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="Nessunelenco">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
     <w:name w:val="Table Normal"/>
     <w:uiPriority w:val="2"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:styleId="NoList" w:default="1" w:type="numbering">
-[...6 lines deleted...]
-    <w:name w:val="Normal"/>
+  <w:style w:type="paragraph" w:styleId="Corpotesto">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normale"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-      <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="BodyText" w:type="paragraph">
-[...12 lines deleted...]
-  <w:style w:styleId="Title" w:type="paragraph">
+  <w:style w:type="paragraph" w:styleId="Titolo">
     <w:name w:val="Title"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normale"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:before="1"/>
       <w:ind w:left="-1" w:right="143"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
       <w:u w:val="single" w:color="000000"/>
-      <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:styleId="ListParagraph" w:type="paragraph">
+  <w:style w:type="paragraph" w:styleId="Paragrafoelenco">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normale"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
-    <w:pPr/>
-[...2 lines deleted...]
-    </w:rPr>
   </w:style>
-  <w:style w:styleId="TableParagraph" w:type="paragraph">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
     <w:name w:val="Table Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normale"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:pPr>
       <w:ind w:left="110"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Collegamentoipertestuale">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Carpredefinitoparagrafo"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="005A0291"/>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
-      <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15"/>
+</file>
+
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brosso@ruparpiemonte.it" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brosso@cert.ruparpiemonte.it" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:privacy@labor-service.it" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/></Relationships>
-
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brosso@ruparpiemonte.it" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brosso@cert.ruparpiemonte.it" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brosso@ruparpiemonte.it" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:servizio.dpo@asmel.eu." TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:brosso@cert.ruparpiemonte.it" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8431,59 +8955,83 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>695</Words>
+  <Characters>3963</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>33</Lines>
+  <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Titolo</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
+    </vt:vector>
+  </TitlesOfParts>
+  <Company>HP</Company>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>4649</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Chiara</dc:creator>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2022-11-07T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="LastSaved">
     <vt:filetime>2026-01-28T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="Producer">
     <vt:lpwstr>Microsoft® Word 2016</vt:lpwstr>
   </property>
 </Properties>
 </file>